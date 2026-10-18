--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -74,84 +74,77 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 326 mm x 50 mm x 50 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 5</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Classe de protection: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -30 °C à 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -30 °C à 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 14m,22m,30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -196,145 +189,145 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: KBU029</w:t>
+        <w:t xml:space="preserve">Numéro d'article: KBU029</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: KBK, </w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">lbl-articleNumber: DSA, </w:t>
+        <w:t xml:space="preserve">Numéro d'article: KBK, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KBM, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KBG, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: AWX001,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KBE,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: BALLPLX-KBE, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: BALLPLX-KBS, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: BALLPLX-KBU, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: 2PW-EB,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: 2DW-EB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KBBE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: DSA, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 