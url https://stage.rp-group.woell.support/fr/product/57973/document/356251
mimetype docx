--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -41,144 +41,144 @@
         <w:rPr/>
         <w:t xml:space="preserve">Convient pour un montage au plafond ou pour une installation sur des luminaires T5/T8. Les accessoires de montage conventionnels tels que les clips, etc. sont inclus dans la livraison. Disponible en option avec un panneau magnétique. Complément pour les lampes actuelles sans interférer avec le câblage interne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: Transparent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 24mm x 50mm x 12mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 24 mm x 50 mm x 12 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Température permise en mode contenu: -25°C à 40°C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Température permise en mode veille: -25°C à 40°C °C</w:t>
+        <w:t xml:space="preserve">Température permise en mode contenu: -25 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -25 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 1,9W W</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Section de raccordement: 1.5mm² mm</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 1,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode veille: 0 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 140 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: DOS029</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -298,51 +298,50 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">