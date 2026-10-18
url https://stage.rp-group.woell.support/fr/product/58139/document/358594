--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -43,57 +43,50 @@
         <w:t xml:space="preserve">Convient pour un allumage permanent ou en mode veille. Sécurité de planification grâce aux pictogrammes imprimés de manière logique selon les normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, haut) en standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Métal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 195 mm x 195 mm x 195 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Diamètre:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 20</w:t>
       </w:r>