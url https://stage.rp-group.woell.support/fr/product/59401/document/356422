--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -47,57 +47,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 104 mm x 130 mm x 300 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -121,51 +114,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flux lumineux en mode de secours: 180 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: HXACC, </w:t>
+        <w:t xml:space="preserve">Batterie: HXACC, Batterie HX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: HX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>