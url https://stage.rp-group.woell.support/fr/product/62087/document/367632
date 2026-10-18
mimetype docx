--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -99,63 +99,56 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 80 mm x 334 mm x 196 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Wandaufbau-Flagge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -170,51 +163,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -25 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 2,4 W W</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 4,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 0 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 1.5 mm² mm</w:t>
       </w:r>