--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -73,51 +73,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Convient pour une utilisation permanente ou en mode veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Pictogrammes conformes aux normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, haut, bas) inclus en standard dans la livraison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 48 mm x 236 mm x 138 mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 46 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>