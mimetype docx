--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -36,89 +36,82 @@
         <w:rPr/>
         <w:t xml:space="preserve">De conception robuste et au design intemporel, il convient pour une utilisation en intérieur et en extérieur. La LED d'éclairage de secours peut être dépliée sans outil lors du montage afin d'éclairer de manière optimale les issues de secours et les voies d'évacuation, par exemple en cas de montage mural. Version en blanc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions:  mm x  mm x 106 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Diamètre: 363 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Universal</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 10</w:t>
+        <w:t xml:space="preserve">Type de montage: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Classe de protection: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -149,51 +142,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: QCW009</w:t>
+        <w:t xml:space="preserve">Numéro d'article: QCW009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>