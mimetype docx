--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -46,89 +46,82 @@
         <w:rPr/>
         <w:t xml:space="preserve">Couleur de lumière au choix 4000 K ou 3000 K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Aluminium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions:  mm x  mm x 113 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Diamètre: 395 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Universal</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+        <w:t xml:space="preserve">Type de montage: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Classe de protection: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -20 °C à 30 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -20 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -166,51 +159,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: QAW009-SI-UW</w:t>
+        <w:t xml:space="preserve">Numéro d'article: QAW009-SI-UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>