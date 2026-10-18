--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -90,57 +90,50 @@
         <w:t xml:space="preserve">Convient pour une commutation permanente ou de veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Pictogrammes conformes aux normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, bas, haut) inclus en standard dans la livraison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 80 mm x 517 mm x 330 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Diamètre:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>