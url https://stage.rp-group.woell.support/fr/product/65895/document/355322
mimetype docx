--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -94,84 +94,77 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 73 mm x 517 mm x 296 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Wandeinbau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Classe de protection: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 50m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -209,51 +202,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AGR009</w:t>
+        <w:t xml:space="preserve">Numéro d'article: AGR009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>