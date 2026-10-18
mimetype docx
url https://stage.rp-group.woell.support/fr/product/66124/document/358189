--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -12,113 +12,106 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire rond en zinc moulé sous pression pour l'éclairage général et l'éclairage des voies d'évacuation et de secours selon les normes DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">De conception robuste et au design intemporel, il convient pour une utilisation en intérieur et en extérieur. La LED de secours peut être dépliée sans outil lors du montage afin d'éclairer de manière optimale les issues de secours et les voies d'évacuation, par exemple en cas de montage mural. Le détecteur de mouvement invisible de l'extérieur permet de commuter l'éclairage général indépendamment de l'éclairage de secours. Version en anthracite.</w:t>
+        <w:t xml:space="preserve">De conception robuste et au design intemporel, il convient pour une utilisation en intérieur et en extérieur. La LED d'éclairage de secours peut être dépliée sans outil lors du montage pour éclairer de manière optimale les issues de secours et les voies d'évacuation, par exemple en cas de montage mural. Version en couleur anthracite.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions:  mm x  mm x 106 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Diamètre: 363 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-mountingMethod: Universal</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK 10</w:t>
+        <w:t xml:space="preserve">Type de montage: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Classe de protection: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -156,51 +149,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: QCW009-AZ-BM</w:t>
+        <w:t xml:space="preserve">Numéro d'article: QCW009-AZ-BM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>