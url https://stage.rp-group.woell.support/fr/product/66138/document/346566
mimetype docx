--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -43,57 +43,50 @@
         <w:t xml:space="preserve">Convient pour l'éclairage permanent ou de veille. Sécurité de planification grâce aux pictogrammes imprimés de manière logique selon les normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, bas) en standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 300 mm x 300 mm x 179.5 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Diamètre:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>