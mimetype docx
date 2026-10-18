--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à disque en zinc moulé sous pression conforme aux normes DIN EN60598-1, DIN EN 60598-2-22 et DIN EN 1838.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire LED en zinc moulé sous pression pour montage mural, récompensé par le German Design Award 2018. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Design sobre et épuré de toutes les variantes de luminaires de la série A pour une intégration dans tout type de bâtiment. La structure modulaire pratique de la série A garantit un montage très simple pour toutes les variantes. Le design est parfaitement adapté à tous les types de montage. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Caractéristiques :</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Mécaniquement robuste et résistant à la corrosion</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Surface revêtue par poudrage</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Arêtes précises et lignes droites</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Pas de soudures ni de bords pliés</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Fixation du pictogramme sans solvant</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Vitre avec bords polis et support de pictogramme continu et invisible</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Boîtier de montage identique pour toutes les variantes de la série A.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Convient pour une commutation permanente ou de secours. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Pictogrammes conformes aux normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, bas, haut) inclus dans la livraison standard.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Avec module de surveillance intégré avec commutateur d'adressage à 20 positions, pour un fonctionnement sur une installation à système centrale. Système de contrôle automatique conforme à la norme DIN EN 62034 type ER, en combinaison avec une installation de type MultiControl. Fonctions à respecter obligatoirement :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance intégrée des luminaires individuels</w:t>
@@ -74,57 +140,50 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possibilité de commutation individuelle en combinaison avec RP ELS - installation à système centrale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 55 mm x 193 mm x 120 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Diamètre:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
@@ -293,51 +352,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2202CC70"/>
+    <w:nsid w:val="73F0BCB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>