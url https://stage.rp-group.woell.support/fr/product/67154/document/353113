--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -12,113 +12,103 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire à disque en zinc moulé sous pression conforme aux normes DIN EN60598-1, DIN EN 60598-2-22 et DIN EN 1838.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luminaire à LED en zinc moulé sous pression, primé au German Design Award 2018, pour un montage encastré au plafond avec une découpe ronde de 68 mm et une suspension par câble. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Propriétés de la lampe :</w:t>
+        <w:t xml:space="preserve">Luminaire à LED en zinc moulé sous pression, primé au German Design Award 2018, pour un montage encastré au plafond dans une découpe de trou de 68 mm. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Langage formel sobre et clair de toutes les variantes de luminaires de la série A pour une intégration dans tout type de bâtiment. La structure modulaire pratique de la série A promet un montage très simple pour toutes les variantes. Le design est parfaitement adapté à chaque type de montage. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les caractéristiques :</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Mécaniquement robuste et résistant à la corrosion</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Surface revêtue par poudre</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Bords exacts et lignes droites</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Pas de soudures ni d'arêtes de pliage</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Câble en acier isolé en usine de 1,5 m, réglable à volonté</w:t>
-[...8 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">- Montage dans une découpe de trou ronde de 68 mm</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Fixation du pictogramme sans solvant</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">- Boîtier de montage identique pour toutes les variantes de la série A</w:t>
+        <w:t xml:space="preserve">- Fixation du pictogramme Sans solvant</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Vitre avec bords polis et support de pictogramme continu non visible</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Boîtier de montage identique pour toutes les variantes de la série A.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Convient pour une commutation permanente ou de veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Pictogrammes conformes aux normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, bas, haut) inclus en standard dans la livraison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
@@ -183,84 +173,77 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 92 mm x 236 mm x 194 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Deckeneinbau</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Classe de protection: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -288,61 +271,61 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">lbl-articleNumber: AME408WL-E</w:t>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: AME408WL-E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
@@ -398,51 +381,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8243EB97"/>
+    <w:nsid w:val="1F8ECA54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>