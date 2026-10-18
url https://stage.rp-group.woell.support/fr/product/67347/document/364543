--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -104,190 +104,183 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 79 mm x 236 mm x 165 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Deckeneinbau-Seil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Classe de protection: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 2,6 W W</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 2,8 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 0,4 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flux lumineux en mode de secours: 165 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 24 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AMCC509CC-E</w:t>
+        <w:t xml:space="preserve">Numéro d'article: AMCC509CC-E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: AM-XBE, </w:t>
+        <w:t xml:space="preserve">Numéro d'article: AM-XBE, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 