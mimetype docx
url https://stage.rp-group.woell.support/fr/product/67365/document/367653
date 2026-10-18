--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -99,63 +99,56 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 80 mm x 334 mm x 196 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Wandaufbau-Flagge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>