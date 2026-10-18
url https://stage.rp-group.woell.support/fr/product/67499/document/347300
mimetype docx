--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -72,98 +72,91 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 58 mm x 262 mm x 188 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
+        <w:t xml:space="preserve">Température permise en mode contenu: -20 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -20 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode continu: 2,8 W W</w:t>
       </w:r>