--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -73,51 +73,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">- Vis cachées invisibles de l'avant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 65 mm x 315 mm x 140 mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 315 mm x 65 mm x 140 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>