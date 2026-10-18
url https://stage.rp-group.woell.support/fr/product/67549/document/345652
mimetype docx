--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -73,57 +73,50 @@
         <w:t xml:space="preserve">- Convient pour une utilisation permanente ou en mode veille</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 53 mm x 193 mm x 115 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Diamètre:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 20</w:t>
       </w:r>