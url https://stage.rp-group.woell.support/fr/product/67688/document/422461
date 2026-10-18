--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -254,154 +254,154 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deep discharge protection with restart inhibit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 104mm x 104mm x 39mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 104 mm x 104 mm x 39 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Température permise en mode contenu: -5°C à 40°C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Température permise en mode veille: -5°C à 40°C °C</w:t>
+        <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 2,3W W</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">Batterie: LFPN3233.01, LiFePO4 Batterie</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 2,3 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode veille: 0,4 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 250 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: EAQL423WL-AZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -481,185 +481,185 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B720EA0"/>
+    <w:nsid w:val="29176CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -677,51 +677,50 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">