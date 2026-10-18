--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire de sécurité conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire de sécurité à LED en matière synthétique avec capot de forme convexe pour montage au plafond ou au mur. Convient pour un allumage permanent ou en mode veille. Pour faciliter le montage, des vis de nivellement sont intégrées pour compenser les supports inégaux.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le support de lentille intégré innovant avec dispositif de montage rapide permet une utilisation flexible de différents types de lentilles. L'application la plus polyvalente dans ce luminaire est la lentille de couloir, qui est déjà montée. En cas de besoin, elles peuvent être facilement remplacées par des lentilles présentant la caractéristique de rayonnement souhaitée. Cette flexibilité permet de s'adapter facilement à la situation de montage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Avec module de surveillance intégré avec commutateur d'adressage à 20 positions, pour un fonctionnement sur une installation à système centrale. Système de contrôle automatique conforme à la norme DIN EN 62034 type ER, en combinaison avec une installation de type MultiControl. Fonctions à respecter obligatoirement :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance intégrée des luminaires individuels</w:t>
@@ -78,57 +96,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -142,51 +153,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -20 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -20 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 9,4 W W</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 9,7 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 1,1 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flux lumineux en mode de secours: 1050 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
@@ -204,50 +215,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: PMW039ML</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: PME, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: LSYS-B4, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: LSYS-F4, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: LSYS-H4, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -335,51 +353,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E6ACE0C"/>
+    <w:nsid w:val="32B81D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>