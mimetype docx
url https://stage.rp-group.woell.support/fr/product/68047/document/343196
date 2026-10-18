--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme à LED conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 et DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme en plastique pour montage mural et pour la signalisation des voies de secours et d'évacuation. Pour faciliter le montage, des vis de nivellement sont intégrées afin de compenser les surfaces inégales. La sécurité de planification est assurée grâce à l'utilisation variable et sans outil des pictogrammes sur place. Les pictogrammes sont enfichés sans solvant. Le set de pictogrammes (flèches en haut, en bas, à droite et à gauche) est compris dans la livraison standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Avec module de surveillance intégré avec commutateur d'adressage à 20 positions, pour un fonctionnement sur une installation à système centrale. Système de contrôle automatique conforme à la norme DIN EN 62034 type ER, en combinaison avec une installation de type MultiControl. Fonctions à respecter obligatoirement :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance intégrée des luminaires individuels</w:t>
@@ -78,91 +91,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 56.1 mm x 417.5 mm x 245.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 55 °C °C</w:t>
+        <w:t xml:space="preserve">Température permise en mode contenu: -15 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 55 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 40m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -293,51 +299,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F86A6525"/>
+    <w:nsid w:val="E01D6021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>