--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -4,50 +4,64 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme de secours à LED conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 et DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vitres en plastique - Luminaire à pictogramme de secours pour montage apparent au plafond et pour le marquage des issues de secours et des voies d'évacuation. Des vis de nivellement sont intégrées pour faciliter le montage et compenser les surfaces irrégulières. La sécurité de planification est garantie grâce à l'utilisation variable et sans outil des pictogrammes sur place. Les pictogrammes s'insèrent sans solvant. Le jeu de pictogrammes (flèche vers le haut, vers le bas, vers la droite et vers la gauche) est inclus dans la livraison standard.</w:t>
+      </w:r>
+      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
@@ -102,57 +116,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 80.9 mm x 417.5 mm x 245.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -207,51 +214,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212.K-SET-2AKKU, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: GABD403WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -317,51 +324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B121CE6"/>
+    <w:nsid w:val="A4F7AEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>