--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -4,50 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme à LED conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 et DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme en plastique pour montage mural et pour la signalisation des voies de secours et d'évacuation. Pour faciliter le montage, des vis de nivellement sont intégrées afin de compenser les surfaces inégales. La sécurité de planification est assurée grâce à l'utilisation variable et sans outil des pictogrammes sur place. Les pictogrammes sont enfichés sans solvant. Le set de pictogrammes (flèches en haut, en bas, à droite et à gauche) est compris dans la livraison standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
@@ -102,57 +115,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 56.1 mm x 417.5 mm x 245.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -207,51 +213,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212.K-SET-2AKKU, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: GABW401WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -317,51 +323,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="817FC01B"/>
+    <w:nsid w:val="4C4DE446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>