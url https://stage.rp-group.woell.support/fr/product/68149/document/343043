--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -24,57 +24,50 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 56.1 mm x 241.5 mm x 152.2 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Diamètre:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>