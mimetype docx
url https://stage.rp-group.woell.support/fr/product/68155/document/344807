--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme en plastique pour un montage universel. Le montage universel comprend la possibilité de monter le luminaire au choix en applique murale ou au plafond. Le boîtier parallélépipédique en plastique est discrètement réduit à l'essentiel. L'indice de protection élevé permet une utilisation dans des locaux humides ou dans des environnements à fort encrassement.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à disque d'affichage avec répartition lumineuse intégrée pour un éclairage uniforme du pictogramme. Convient pour l'inscription sur une ou deux faces.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La sécurité de planification est assurée grâce à l'utilisation variable et sans outil des pictogrammes sur place. Un jeu de pictogrammes conforme à la norme DIN ISO 7010 (flèches vers la droite, la gauche, le haut et le bas) est compris dans la livraison standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
@@ -102,77 +120,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 326 mm x 50 mm x 204 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Indice de protection (IP): IP 64</w:t>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -207,71 +218,92 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: KAMU401WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: AWX001,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: 2PW-EB,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: 2DW-EB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -317,51 +349,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="314950DC"/>
+    <w:nsid w:val="45F12B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>