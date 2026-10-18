--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,122 +4,128 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme de secours conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme de secours LED en plastique avec capot convexe pour montage mural. Convient pour un fonctionnement permanent ou de secours. Des vis de nivellement sont intégrées pour faciliter le montage et compenser les surfaces irrégulières. La sécurité de planification est garantie grâce à l'utilisation variable et sans outil des pictogrammes sur place. Les pictogrammes sont intégrés à l'intérieur et s'insèrent sans solvant. Le jeu de pictogrammes (MTL, MTR et 2 flèches droites) est inclus dans la livraison standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
+        <w:t xml:space="preserve">Température permise en mode contenu: -20 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -20 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode continu: 2,8 W W</w:t>
       </w:r>
@@ -154,50 +160,64 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: PMW509CC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: PME, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: PM-PIKTOSETSONDER.01, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 