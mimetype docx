--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -52,144 +52,144 @@
         <w:rPr/>
         <w:t xml:space="preserve">Montage dans des boîtiers d'installation traditionnels ou des boîtiers coupe-feu Ø 68mm avec adaptateur de montage (EE-EBA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Diamètre: 88mm</w:t>
+        <w:t xml:space="preserve">Diamètre: 88 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckeneinbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Température permise en mode contenu: -20°C à 40°C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Température permise en mode veille: -20°C à 40°C °C</w:t>
+        <w:t xml:space="preserve">Température permise en mode contenu: -20 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -20 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 3,1W W</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Section de raccordement: 2.5mm² mm</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 3,1 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode veille: 0,4 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 450 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 24 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: EERL539CC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -309,51 +309,50 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">