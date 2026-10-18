--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire de sécurité conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire de sécurité à LED en matière synthétique avec capot de forme convexe pour montage au plafond ou au mur. Convient pour un allumage permanent ou en mode veille. Pour faciliter le montage, des vis de nivellement sont intégrées pour compenser les supports inégaux.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le support de lentille intégré innovant avec dispositif de montage rapide permet une utilisation flexible de différents types de lentilles. L'application la plus polyvalente dans ce luminaire est la lentille de couloir, qui est déjà montée. En cas de besoin, elles peuvent être facilement remplacées par des lentilles présentant la caractéristique de rayonnement souhaitée. Cette flexibilité permet de s'adapter facilement à la situation de montage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version avec système de test automatique selon DIN EN 62034 type S, y compris bouton de test SelfControl :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résultats des tests avec analyse des pannes (ampoules, circuit de charge et de batterie) et affichage de l'état (fonctionnement, test de fonctionnement, test d'autonomie) via 3 LED de couleur.</w:t>
@@ -114,149 +132,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Type de montage: Wand</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Distance de reconnaissance: 20m m</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Pictogramme: Set</w:t>
+        <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode continu: 5,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode veille: 0,9 W W</w:t>
+        <w:t xml:space="preserve">Puissance en mode veille: 2 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flux lumineux en mode de secours: 520 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Batterie: LFP3216-SET-2AKKU</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 250 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: PMW421SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -329,51 +347,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="959D9176"/>
+    <w:nsid w:val="D11D5D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>