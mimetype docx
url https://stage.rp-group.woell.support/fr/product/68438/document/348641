--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -6,61 +6,61 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">luminaire à pictogramme/de sécurité selon DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838</w:t>
+        <w:t xml:space="preserve">Luminaire à pictogramme/de sécurité selon DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luminaire en plastique classique en forme de barre pour le montage au plafond. Les lignes droites ainsi que la construction robuste permettent une utilisation polyvalente. </w:t>
+        <w:t xml:space="preserve">Luminaire en plastique classique en forme de poutre avec un capot plat pour un montage mural / au plafond. Les lignes droites ainsi que la construction robuste permettent une utilisation polyvalente. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Convient à l'allumage permanent ou en mode veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Pictogrammes conformes aux normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, haut, bas) inclus en standard dans la livraison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version avec système de test automatique selon DIN EN 62034 type S, y compris bouton de test SelfControl :</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -131,174 +131,202 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coupure à vide et en cas de court-circuit de l'onduleur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 93 mm x 390 mm x 139 mm</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Type de montage: Decke</w:t>
+        <w:t xml:space="preserve">Dimensions: 86 mm x 390 mm x 99 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
+        <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 35 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 16m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 4,6 W W</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Batterie: LFP3216-SET-2AKKU</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 3,3 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode veille: 0,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 190 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: KWIW411SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: BKW,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KWIE, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: LFP3216-SET-2AKKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -344,51 +372,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ED0FA550"/>
+    <w:nsid w:val="E287C0F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>