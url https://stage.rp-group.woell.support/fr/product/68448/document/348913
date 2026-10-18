--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -26,50 +26,53 @@
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire à pictogramme/de sécurité selon DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire en plastique classique en forme de poutre avec un capot plat pour un montage mural / au plafond. Les lignes droites ainsi que la construction robuste permettent une utilisation polyvalente. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Convient à l'allumage permanent ou en mode veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Pictogrammes conformes aux normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, haut, bas) inclus en standard dans la livraison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version avec système de test automatique selon DIN EN 62034 type S, y compris bouton de test SelfControl :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résultats des tests avec analyse des pannes (ampoules, circuit de charge et de batterie) et affichage de l'état (fonctionnement, test de fonctionnement, test d'autonomie) via 3 LED de couleur.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -221,78 +224,109 @@
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode continu: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 0,4 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flux lumineux en mode de secours: 190 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3216-SET-2AKKU</w:t>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: KWIW413SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: BKW,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KWIE, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: LFP3216-SET-2AKKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -338,51 +372,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F445EFC"/>
+    <w:nsid w:val="B1290E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>