--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à LED à disque en plastique innovant pour un montage universel (mur/plafond/plafond encastré/flèche). Luminaire pour un montage facile composé de seulement 3 pièces. Peut être monté sans outil sur un système de montage rapide intégré au plafond ou au mur. Sans tension de réseau lors du démontage du luminaire. Convient pour un allumage permanent ou en mode veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Jeu de pictogrammes (gauche, droite, bas, haut) inclus en standard dans la livraison. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Convertisseur LED avec module de surveillance intégré pour la surveillance des luminaires individuels avec commutateur d'adressage à 20 positions avec possibilité de commutation sélective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Avec module de surveillance intégré avec commutateur d'adressage à 20 positions, pour un fonctionnement sur une installation à système centrale. Système de contrôle automatique conforme à la norme DIN EN 62034 type ER, en combinaison avec une installation de type MultiControl. Fonctions à respecter obligatoirement :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance intégrée des luminaires individuels</w:t>
@@ -57,117 +79,253 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fonction de gestionnaire de luminaires intégrée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possibilité de commutation individuelle en combinaison avec RP ELS - installation à système centrale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Puissance en mode continu: 3,2 W W</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Couleur: RAL 9005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dimensions: 34 mm x 250 mm x 174 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Classe de protection: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode contenu: -30 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -30 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Distance de reconnaissance: 22m m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pictogramme: Set</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode continu: 2,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 1 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flux lumineux en mode de secours: 220 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
+        <w:t xml:space="preserve">Section de raccordement: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">lbl-articleNumber: KSU019ML-SW</w:t>
+        <w:t xml:space="preserve">Numéro d'article: KSU019ML-SW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KME-EB,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: AWKSU,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: 2PW-EB,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KMBE,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: BALLPLX-KMU.01, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: DSA, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KSE-MB-WS, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: KSE-MB-SI, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -213,51 +371,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BCCC6C1"/>
+    <w:nsid w:val="C487E8B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>