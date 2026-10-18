--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -50,50 +50,53 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grâce au système modulaire, le luminaire peut être transformé à tout moment en luminaire à pictogramme, sans démontage et sans outils. Possibilité d'installer 3 vitres de tailles différentes pour réaliser des distances de reconnaissance de 14 à 30 m. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Jeu de pictogrammes enfichables (gauche, droite, bas, neutre) inclus en standard dans la livraison des panneaux ( KBK, KBM, KBG). </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L'utilisation de lentilles diffusantes et de la puissante technique LED ERT permet d'obtenir une répartition optimale de la lumière et un éclairage des voies d'évacuation et de secours. Des distances de montage extrêmement longues sont ainsi réalisables.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* par adaptateur supplémentaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version avec système de test automatique selon DIN EN 62034 type S, y compris bouton de test SelfControl :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résultats des tests avec analyse des pannes (ampoules, circuit de charge et de batterie) et affichage de l'état (fonctionnement, test de fonctionnement, test d'autonomie) via 3 LED de couleur.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -157,77 +160,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 326 mm x 50 mm x 50 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Indice de protection (IP): IP 64</w:t>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -242,61 +238,78 @@
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode continu: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 0,4 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Flux lumineux en mode de secours: 225 lm lm</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Batterie: LFP3216-SET-2AKKU</w:t>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 190 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: KBU413SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -335,51 +348,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: BALLPLX-KBE, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: BALLPLX-KBS, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: BALLPLX-KBU, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Numéro d'article: 2PW-EB</w:t>
+        <w:t xml:space="preserve">Numéro d'article: 2PW-EB,  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: 2DW-EB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: KBBE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: DSA, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -446,51 +459,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DF30DABD"/>
+    <w:nsid w:val="1C3360B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>