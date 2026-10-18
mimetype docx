--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -21,50 +21,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire à pictogramme selon DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire en profilé d'aluminium mince, anodisé mat pour un montage au plafond avec une sortie de lumière supplémentaire vers le bas. Boîtier s'ouvrant sans outil. Convient pour l'allumage permanent ou en mode veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Jeu de pictogrammes (gauche, droite, bas) compris dans la livraison standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version avec système de test automatique selon DIN EN 62034 type S, y compris bouton de test SelfControl :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résultats des tests avec analyse des pannes (ampoules, circuit de charge et de batterie) et affichage de l'état (fonctionnement, test de fonctionnement, test d'autonomie) via 3 LED de couleur.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -128,57 +131,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Aluminium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 62 mm x 614 mm x 334 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -199,68 +195,85 @@
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 56m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 3,2 W W</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212.K-SET-2AKKU, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: LSD411SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -340,51 +353,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8169FC40"/>
+    <w:nsid w:val="31A66BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>