--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -75,50 +75,53 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Fixation du pictogramme sans solvant</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Vitre avec bords polis et support de pictogramme continu et invisible</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Boîtier de montage identique pour toutes les variantes de la série A.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Convient pour une commutation permanente ou de veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Pictogrammes conformes aux normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, bas, haut) inclus en standard dans la livraison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version avec système de test automatique selon DIN EN 62034 type S, y compris bouton de test SelfControl :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résultats des tests avec analyse des pannes (ampoules, circuit de charge et de batterie) et affichage de l'état (fonctionnement, test de fonctionnement, test d'autonomie) via 3 LED de couleur.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -182,63 +185,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 79 mm x 306 mm x 196 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Type de montage: Wandeinbau</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Wandeinbau-Flagge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -253,68 +249,78 @@
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 3,5 W W</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: AMRA403SC-E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -387,51 +393,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="90C97C58"/>
+    <w:nsid w:val="069FE0B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>