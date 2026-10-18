--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -54,50 +54,53 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Bords exacts et lignes droites</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Pas de soudures ni d'arêtes de pliage</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Fixation du pictogramme sans solvant.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Convient pour une utilisation permanente ou en mode veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Pictogrammes conformes aux normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, haut, bas) inclus en standard dans la livraison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version avec système de test automatique selon DIN EN 62034 type S, y compris bouton de test SelfControl :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résultats des tests avec analyse des pannes (ampoules, circuit de charge et de batterie) et affichage de l'état (fonctionnement, test de fonctionnement, test d'autonomie) via 3 LED de couleur.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -156,51 +159,51 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coupure à vide et en cas de court-circuit de l'onduleur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 52 mm x 236 mm x 138 mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 46 mm x 236 mm x 155 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
@@ -225,88 +228,112 @@
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 21m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 3,4 W W</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212.K-SET-2AKKU, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: MMD401SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: LFPN3212-SET-2AKKU, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -352,51 +379,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CD457E3"/>
+    <w:nsid w:val="1519055F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>