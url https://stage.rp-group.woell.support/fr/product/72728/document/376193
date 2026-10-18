--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire de secours / de sécurité conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire de secours LED en plastique avec capot trapézoïdal effilé pour montage au plafond ou sur drapeau. Convient pour un fonctionnement continu ou en mode veille. Des vis de nivellement sont intégrées pour faciliter le montage et compenser les surfaces irrégulières. La sécurité de planification est garantie par l'utilisation variable et sans outil des pictogrammes sur place. Les pictogrammes sont intégrés à l'intérieur et s'insèrent sans solvant. Le jeu de pictogrammes (MTL, MTR et 2 flèches droites) est inclus dans la livraison standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Avec module de surveillance intégré avec commutateur d'adressage à 20 positions, pour un fonctionnement sur une installation à système centrale. Système de contrôle automatique conforme à la norme DIN EN 62034 type ER, en combinaison avec une installation de type MultiControl. Fonctions à respecter obligatoirement :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance intégrée des luminaires individuels</w:t>
@@ -78,183 +91,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 168 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode contenu: -20 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -20 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 5,2 W W</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 6,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 1,1 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Flux lumineux en mode de secours: 520 lm lm</w:t>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 335 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: PMD029ML</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: PME, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: PM-PIKTOSETSONDER.01, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -300,51 +320,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2EC06051"/>
+    <w:nsid w:val="164A1DA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>