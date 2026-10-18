--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme à LED pour le mur selon les normes DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire mural à pictogramme au format carré avec un capot sans cadre et une fermeture à baïonnette facile à monter.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Convient pour un allumage permanent ou en mode veille.</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pictogramme inclus selon les normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, haut ou bas). En option, il est possible de marquer le luminaire pour la signalisation d'autres locaux annexes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
@@ -102,57 +124,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 400 mm x 400 mm x 110 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -214,71 +229,78 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3233-SET-2AKKU</w:t>
+        <w:t xml:space="preserve">Batterie: LFPN3233.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: WFBW413WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: LFP3233-SET-2AKKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -324,51 +346,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="793C0096"/>
+    <w:nsid w:val="AD4B51AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>