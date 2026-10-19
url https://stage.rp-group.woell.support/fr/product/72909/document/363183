--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -4,50 +4,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire de secours / de sécurité conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire de secours LED en plastique avec capot trapézoïdal effilé pour montage au plafond ou sur drapeau. Convient pour un fonctionnement continu ou en mode veille. Des vis de nivellement sont intégrées pour faciliter le montage et compenser les surfaces irrégulières. La sécurité de planification est garantie par l'utilisation variable et sans outil des pictogrammes sur place. Les pictogrammes sont intégrés à l'intérieur et s'insèrent sans solvant. Le jeu de pictogrammes (MTL, MTR et 2 flèches droites) est inclus dans la livraison standard.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version avec système de test automatique selon DIN EN 62034 type S, y compris bouton de test SelfControl :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résultats des tests avec analyse des pannes (ampoules, circuit de charge et de batterie) et affichage de l'état (fonctionnement, test de fonctionnement, test d'autonomie) via 3 LED de couleur.</w:t>
@@ -114,169 +124,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 168 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
+        <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -15 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -15 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 5,9 W W</w:t>
-[...35 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: PMD423SC-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: PME, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numéro d'article: LFP3233.01-TT-SET-2AKKUS, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marque: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -322,51 +302,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="277F58FA"/>
+    <w:nsid w:val="67EB81B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>