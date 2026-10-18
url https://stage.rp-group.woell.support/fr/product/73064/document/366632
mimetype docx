--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -23,50 +23,53 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire à pictogramme à LED à quatre côtés pour montage au plafond selon DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire cubique en plastique avec un capot sans cadre et une fermeture à baïonnette facile à monter. Grâce à sa construction stable, le luminaire peut également être suspendu par une chaîne ou un câble. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Convient pour l'éclairage permanent ou de veille. Sécurité de planification grâce aux pictogrammes imprimés de manière logique selon les normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, bas) en standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -118,98 +121,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 500 mm x 522 mm x 280 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Type de montage: Decke</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode contenu: -15 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -15 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 50m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode continu: 5,7 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode veille: 0,8 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 520 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3233.01-TT-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: WHGD413WL-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,51 +357,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EA40890"/>
+    <w:nsid w:val="074B0916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>