--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -6,50 +6,66 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme à LED conforme aux normes DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 et DIN EN 1838</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminaire à pictogramme en plastique pour montage mural et pour la signalisation des voies de secours et d'évacuation. Pour faciliter le montage, des vis de nivellement sont intégrées afin de compenser les surfaces inégales. La sécurité de planification est assurée grâce à l'utilisation variable et sans outil des pictogrammes sur place. Les pictogrammes sont enfichés sans solvant. Le set de pictogrammes (flèches en haut, en bas, à droite et à gauche) est compris dans la livraison standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version avec système de test automatique selon DIN EN 62034 type S, y compris bouton de test SelfControl :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Résultats des tests avec analyse des pannes (ampoules, circuit de charge et de batterie) et affichage de l'état (fonctionnement, test de fonctionnement, test d'autonomie) via 3 LED de couleur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -106,58 +122,51 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coupure à vide et en cas de court-circuit de l'onduleur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 80.9 mm x 417.5 mm x 245.5 mm</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Diamètre:  mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 56.1 mm x 417.5 mm x 245.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
       </w:r>
@@ -182,68 +191,78 @@
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 40m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 3,4 W W</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batterie: LFP3212.K-SET-2AKKU, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batterie</w:t>
+        <w:t xml:space="preserve">Tension d'entrée AC: 250 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: GABW403SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -309,51 +328,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16651777"/>
+    <w:nsid w:val="E4596837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>