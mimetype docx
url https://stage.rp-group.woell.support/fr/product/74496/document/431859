--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -36,144 +36,144 @@
         <w:rPr/>
         <w:t xml:space="preserve">De conception robuste et au design intemporel, il convient pour une utilisation en intérieur et en extérieur. La LED d'éclairage de secours peut être dépliée sans outil lors du montage afin d'éclairer de manière optimale les issues de secours et les voies d'évacuation, par exemple en cas de montage mural. Version en blanc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Zinc moulé sous pression</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Diamètre: 363mm</w:t>
+        <w:t xml:space="preserve">Diamètre: 363 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Température permise en mode contenu: -5°C à 40°C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Température permise en mode veille: -5°C à 40°C °C</w:t>
+        <w:t xml:space="preserve">Température permise en mode contenu: -20 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -20 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Puissance en mode continu: 17W W</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Section de raccordement: 2.5mm² mm</w:t>
+        <w:t xml:space="preserve">Puissance en mode continu: 17 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode veille: 0,4 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 470 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 24 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: QCW529CC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -293,51 +293,50 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">