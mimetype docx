--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -40,144 +40,144 @@
         <w:rPr/>
         <w:t xml:space="preserve">Kompakt nødlysinnsats med ovalt lysende ERT LED-lampe for optimal belysning av rømnings- og redningsveier. Takket være det gjennomsiktige husmaterialet tilpasser lampen seg perfekt til omgivelsene. Egnet for takmontering eller for montering på T5/T8 lamper. Vanlige monteringsmaterialer som klips etc. inkludert i leveransen. Valgfritt med magnetplate. Utvidelse av eksisterende lamper uten inngrep i den interne lampekablingen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: Transparent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 24mm x 50mm x 12mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 24 mm x 50 mm x 12 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckeneinbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Allowed temperature DS: -25°C to 40°C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Allowed temperature BS: -25°C to 40°C °C</w:t>
+        <w:t xml:space="preserve">Allowed temperature DS: -25 °C to 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allowed temperature BS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strøm kontinuerlig drift: 1,9W W</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 1.5mm² mm</w:t>
+        <w:t xml:space="preserve">Strøm kontinuerlig drift: 1,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm i standby-modus: 0 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lysstrøm Nøddrift: 140 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batteri: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: DOE029</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -297,51 +297,50 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">