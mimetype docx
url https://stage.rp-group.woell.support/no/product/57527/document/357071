--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,245 +4,256 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Color: RAL 9003</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Redningstegnlampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22 og DIN EN 1838. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slank plastlampe for universell vegg-/takmontering, samt veggbrakett med medfølgende adapter. Med ekstra lysutslipp nedover. Hus som kan åpnes uten verktøy. Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogramsett (venstre, høyre, bunn, topp) inkludert som standard i leveringsomfanget. </w:t>
+      </w:r>
+      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Materiale: Plast</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 78 mm x 390 mm x 220 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type montering: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 43</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Viewing distance: 34m m</w:t>
-[...115 lines deleted...]
-        <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
+        <w:t xml:space="preserve">Leseravstand: 34m m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Piktogram: Set</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm kontinuerlig drift: 4,2 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm i standby-modus: 0 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lysstrøm Nøddrift: 335 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 1.5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batteri: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: KLU019</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tilbehør:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: DSA, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: BALL2, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: 2PW-EB, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: 2DW-EB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">