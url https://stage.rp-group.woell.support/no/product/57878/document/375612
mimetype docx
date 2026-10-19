--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -26,51 +26,51 @@
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redningstegnlampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22 og DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lampe laget av slank aluminiumsprofil, matt eloksert for takmontering med ekstra lysutslipp nedover. Hus som kan åpnes uten verktøy. Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogramsett (venstre, høyre, bunn) inkludert som standard i leveringsomfanget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overvåking: </w:t>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Med integrert overvåkingsmodul med 20-sifret adresseringsbryter, for drift på et sentralt strømforsyningssystem. Automatisk kontrollsystem i henhold til DIN EN 62034 type ER, i forbindelse med et MultiControl-anlegg. Funksjoner må overholdes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrert enkeltlampeovervåking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -95,136 +95,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Aluminium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 62 mm x 384 mm x 214 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 34m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 34m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strøm kontinuerlig drift: 5,2 W W</w:t>
+        <w:t xml:space="preserve">Strøm kontinuerlig drift: 4,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 1,1 W W</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Lysstrøm Nøddrift: 300 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tverrsnitt for tilkobling: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -338,51 +324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75840F53"/>
+    <w:nsid w:val="CFED82AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>