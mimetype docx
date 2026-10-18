--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -45,136 +45,122 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Aluminium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 62 mm x 614 mm x 334 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -25 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 56m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 56m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strøm kontinuerlig drift: 8,3 W W</w:t>
+        <w:t xml:space="preserve">Strøm kontinuerlig drift: 5,2 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0 W W</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Lysstrøm Nøddrift: 600 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tverrsnitt for tilkobling: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>