--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -26,51 +26,51 @@
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redningstegnlampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22 og DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lampe laget av slank aluminiumsprofil, matt eloksert for takmontering med ekstra lysutslipp nedover. Hus som kan åpnes uten verktøy. Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overvåking: </w:t>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Med integrert overvåkingsmodul med 20-sifret adresseringsbryter, for drift på et sentralt strømforsyningssystem. Automatisk kontrollsystem i henhold til DIN EN 62034 type ER, i forbindelse med et MultiControl-anlegg. Funksjoner må overholdes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrert enkeltlampeovervåking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -95,105 +95,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Aluminium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 62 mm x 614 mm x 334 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 56m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 56m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Einzeln n.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 9,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 1,1 W W</w:t>
       </w:r>
@@ -331,51 +324,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25CB0DCF"/>
+    <w:nsid w:val="CC79F6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>