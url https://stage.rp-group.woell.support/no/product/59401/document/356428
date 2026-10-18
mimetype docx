--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -25,57 +25,50 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 104 mm x 130 mm x 300 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -99,51 +92,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lysstrøm Nøddrift: 180 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batteri: HXACC, </w:t>
+        <w:t xml:space="preserve">Batteri: HXACC, HX-batteri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: HX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>