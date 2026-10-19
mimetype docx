--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -90,57 +90,50 @@
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Pressstøping av sink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 58 mm x 262 mm x 188 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Diameter:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>