--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -80,57 +80,50 @@
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Pressstøping av sink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 53 mm x 193 mm x 115 mm</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Diameter:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 20</w:t>
       </w:r>